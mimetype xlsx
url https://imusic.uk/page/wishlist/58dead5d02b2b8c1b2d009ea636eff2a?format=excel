--- v0 (2026-05-21)
+++ v1 (2026-07-29)
@@ -12,1204 +12,1033 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="427">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="364">
   <si>
     <t>Added</t>
   </si>
   <si>
     <t>Media</t>
   </si>
   <si>
     <t>Cover</t>
   </si>
   <si>
     <t>Artist</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Price</t>
   </si>
   <si>
     <t>Delivery time</t>
   </si>
   <si>
     <t>Weight</t>
   </si>
   <si>
     <t>In stock</t>
   </si>
   <si>
     <t>Quantity</t>
   </si>
   <si>
     <t>2024-10-03 21:35</t>
   </si>
   <si>
     <t>LP× 2</t>
   </si>
   <si>
     <t>https://imusic.b-cdn.net/images/item/original/996/0600753485996.jpg?a-perfect-circle-2014-thirteenth-step-lp&amp;amp;class=scaled&amp;amp;v=1412580593</t>
   </si>
   <si>
     <t>A Perfect Circle</t>
   </si>
   <si>
     <t>Thirteenth Step</t>
   </si>
   <si>
-    <t>£ 27.99                
+    <t>£ 27.49                
                     Buy</t>
   </si>
   <si>
-    <t>Expected delivery 2026-06-01 - 2026-06-05</t>
-[...2 lines deleted...]
-    <t>540 g</t>
+    <t>Expected delivery 2026-08-07 - 2026-08-13</t>
   </si>
   <si>
     <t>https://imusic.b-cdn.net/images/item/original/315/4050538374315.jpg?a-perfect-circle-2018-eat-the-elephant-lp&amp;amp;class=scaled&amp;amp;v=1518019585</t>
   </si>
   <si>
     <t>Eat The Elephant</t>
   </si>
   <si>
     <t>Not available</t>
   </si>
   <si>
     <t>Expected delivery date unknown</t>
-  </si>
-[...1 lines deleted...]
-    <t>544 g</t>
   </si>
   <si>
     <t>2024-10-03 21:36</t>
   </si>
   <si>
     <t>LP</t>
   </si>
   <si>
     <t>https://imusic.b-cdn.net/images/item/original/507/4250795602507.jpg?mars-volta-2024-frances-the-mute-lp&amp;amp;class=scaled&amp;amp;v=1674641408</t>
   </si>
   <si>
     <t>Mars Volta</t>
   </si>
   <si>
     <t>Frances The Mute</t>
   </si>
   <si>
     <t>£ 30.99                
                     Buy</t>
   </si>
   <si>
-    <t>Expected delivery 2026-05-25 - 2026-05-28</t>
-[...2 lines deleted...]
-    <t>769 g</t>
+    <t>Expected delivery 2026-08-11 - 2026-08-18</t>
   </si>
   <si>
     <t>LP× 3Remastered, Limited Red Vinyl edition</t>
   </si>
   <si>
-    <t>https://imusic.b-cdn.net/images/item/original/921/4250795604921.jpg?the-mars-volta-2022-frances-the-mute-lp&amp;amp;class=scaled&amp;amp;v=1650723829</t>
-[...5 lines deleted...]
-    <t>£ 38.99                
+    <t>https://imusic.b-cdn.net/images/item/original/921/4250795604921.jpg?mars-volta-2022-frances-the-mute-lp&amp;amp;class=scaled&amp;amp;v=1650723829</t>
+  </si>
+  <si>
+    <t>£ 37.49                
                     Buy</t>
   </si>
   <si>
-    <t>742 g</t>
+    <t>Expected delivery 2026-07-31 - 2026-08-05</t>
   </si>
   <si>
     <t>2024-10-03 21:37</t>
   </si>
   <si>
     <t>LP× 2Remastered edition</t>
   </si>
   <si>
     <t>https://imusic.b-cdn.net/images/item/original/612/5099962483612.jpg?blur-2012-blur-lp&amp;amp;class=scaled&amp;amp;v=1675675123</t>
   </si>
   <si>
     <t>Blur</t>
   </si>
   <si>
-    <t>£ 33.49                
+    <t>£ 36.49                
                     Buy</t>
-  </si>
-[...1 lines deleted...]
-    <t>567 g</t>
   </si>
   <si>
     <t>LP× 3</t>
   </si>
   <si>
     <t>https://imusic.b-cdn.net/images/item/original/639/5054197991639.jpg?blur-2024-live-at-wembley-stadium-lp&amp;amp;class=scaled&amp;amp;v=1717623175</t>
   </si>
   <si>
     <t>Live At Wembley Stadium</t>
   </si>
   <si>
     <t>£ 31.99                
                     Buy</t>
   </si>
   <si>
-    <t>1 kg</t>
+    <t>Expected delivery 2026-08-10 - 2026-08-17</t>
   </si>
   <si>
     <t>https://imusic.b-cdn.net/images/item/original/213/5099962484213.jpg?blur-2012-parklife-lp&amp;amp;class=scaled&amp;amp;v=1712330046</t>
   </si>
   <si>
     <t>Parklife</t>
   </si>
   <si>
+    <t>£ 32.99                
+                    Buy</t>
+  </si>
+  <si>
     <t>https://imusic.b-cdn.net/images/item/original/681/5054197554681.jpg?blur-2023-magic-whip-lp&amp;amp;class=scaled&amp;amp;v=1688549368</t>
   </si>
   <si>
     <t>Magic Whip</t>
+  </si>
+  <si>
+    <t>£ 23.99                
+                    Buy</t>
+  </si>
+  <si>
+    <t>2024-10-03 21:38</t>
+  </si>
+  <si>
+    <t>LP× 2Reissue edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/711/0787996801711.jpg?sonic-youth-2014-daydream-nation-lp&amp;amp;class=scaled&amp;amp;v=1401533524</t>
+  </si>
+  <si>
+    <t>Sonic Youth</t>
+  </si>
+  <si>
+    <t>Daydream Nation</t>
+  </si>
+  <si>
+    <t>£ 38.49                
+                    Buy</t>
+  </si>
+  <si>
+    <t>Expected delivery 2026-08-12 - 2026-08-19</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/392/0602547349392.jpg?sonic-youth-2016-experimental-jet-set-trash-and-no-star-lp&amp;amp;class=scaled&amp;amp;v=1456930657</t>
+  </si>
+  <si>
+    <t>Experimental Jet Set Trash and No Star</t>
+  </si>
+  <si>
+    <t>£ 26.49                
+                    Buy</t>
+  </si>
+  <si>
+    <t>Expected delivery 2026-08-06 - 2026-08-12</t>
+  </si>
+  <si>
+    <t>2024-10-03 21:39</t>
+  </si>
+  <si>
+    <t>LPReissue edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/810/0787996801810.jpg?sonic-youth-2023-bad-moon-rising-lp&amp;amp;class=scaled&amp;amp;v=1426083666</t>
+  </si>
+  <si>
+    <t>Bad Moon Rising</t>
+  </si>
+  <si>
+    <t>LPVinyl, Reissue edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/919/0787996801919.jpg?sonic-youth-2015-evol-lp&amp;amp;class=scaled&amp;amp;v=1600689681</t>
+  </si>
+  <si>
+    <t>Evol</t>
+  </si>
+  <si>
+    <t>£ 17.49                
+                    Buy</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/073/0602547431073.jpg?sonic-youth-2015-washing-machine-lp&amp;amp;class=scaled&amp;amp;v=1447583500</t>
+  </si>
+  <si>
+    <t>Washing Machine</t>
+  </si>
+  <si>
+    <t>2024-10-03 21:40</t>
+  </si>
+  <si>
+    <t>LPReissue, 180 gram edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/811/0720642414811.jpg?guns-n-roses-2022-appetite-for-destruction-lp&amp;amp;class=scaled&amp;amp;v=1652791352</t>
+  </si>
+  <si>
+    <t>Guns N' Roses</t>
+  </si>
+  <si>
+    <t>Appetite for Destruction</t>
+  </si>
+  <si>
+    <t>2024-10-03 21:41</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/307/0602445117307.jpg?guns-n-roses-2022-use-your-illusion-i-lp&amp;amp;class=scaled&amp;amp;v=1663834739</t>
+  </si>
+  <si>
+    <t>Use Your Illusion I</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/314/0602445117314.jpg?guns-n-roses-2022-use-your-illusion-ii-lp&amp;amp;class=scaled&amp;amp;v=1663834743</t>
+  </si>
+  <si>
+    <t>Use Your Illusion II</t>
+  </si>
+  <si>
+    <t>£ 22.99                
+                    Buy</t>
+  </si>
+  <si>
+    <t>2024-10-03 21:43</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/310/0889854626310.jpg?arcade-fire-2018-the-suburbs-lp&amp;amp;class=scaled&amp;amp;v=1512871633</t>
+  </si>
+  <si>
+    <t>Arcade Fire</t>
+  </si>
+  <si>
+    <t>The Suburbs</t>
+  </si>
+  <si>
+    <t>2024-10-03 22:15</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/013/0194399502013.jpg?tool-2022-fear-inoculum-lp&amp;amp;class=scaled&amp;amp;v=1673877918</t>
+  </si>
+  <si>
+    <t>Tool</t>
+  </si>
+  <si>
+    <t>Fear Inoculum</t>
+  </si>
+  <si>
+    <t>2024-10-03 22:16</t>
+  </si>
+  <si>
+    <t>LP× 250th Anniversary edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/865/0602567696865.jpg?the-beatles-2018-the-beatles-the-white-album-lp&amp;amp;class=scaled&amp;amp;v=1537875761</t>
+  </si>
+  <si>
+    <t>The Beatles</t>
+  </si>
+  <si>
+    <t>The Beatles (The White Album)</t>
+  </si>
+  <si>
+    <t>2024-10-03 22:17</t>
+  </si>
+  <si>
+    <t>LPRemastered edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/812/0094638241812.jpg?the-beatles-2012-rubber-soul-stereo-lp&amp;amp;class=scaled&amp;amp;v=1351697124</t>
+  </si>
+  <si>
+    <t>Rubber Soul (Stereo)</t>
+  </si>
+  <si>
+    <t>Expected delivery 2026-08-14 - 2026-08-24</t>
+  </si>
+  <si>
+    <t>2024-10-03 22:19</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/559/4027795500559.jpg?caribou-2020-swim-lp&amp;amp;class=scaled&amp;amp;v=1449650740</t>
+  </si>
+  <si>
+    <t>Caribou</t>
+  </si>
+  <si>
+    <t>Swim</t>
   </si>
   <si>
     <t>£ 21.99                
                     Buy</t>
   </si>
   <si>
-    <t>450 g</t>
-[...29 lines deleted...]
-    <t>£ 26.49                
+    <t>2024-10-03 22:26</t>
+  </si>
+  <si>
+    <t>LP× 2Limited 25th Anniversary Splatter edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/087/0190296132087.jpg?sigur-ros-2022-untitled-lp&amp;amp;class=scaled&amp;amp;v=1665482261</t>
+  </si>
+  <si>
+    <t>Sigur Ros</t>
+  </si>
+  <si>
+    <t>( ) (Untitled)</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/848/0190296852848.jpg?sigur-ros-2020-takk-lp&amp;amp;class=scaled&amp;amp;v=1601923745</t>
+  </si>
+  <si>
+    <t>Takk...</t>
+  </si>
+  <si>
+    <t>2024-10-03 22:27</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/824/0190296852824.jpg?sigur-ros-2020-lp&amp;amp;class=scaled&amp;amp;v=1593505863</t>
+  </si>
+  <si>
+    <t>( )</t>
+  </si>
+  <si>
+    <t>£ 47.49                
                     Buy</t>
   </si>
   <si>
-    <t>Expected delivery 2026-05-29 - 2026-06-04</t>
-[...17 lines deleted...]
-    <t>£ 28.99                
+    <t>Expected delivery 2026-08-19 - 2026-08-28</t>
+  </si>
+  <si>
+    <t>2024-10-03 22:29</t>
+  </si>
+  <si>
+    <t>LPLimited White Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/503/0191404144503.jpg?the-smile-2024-cutouts-lp&amp;amp;class=scaled&amp;amp;v=1724853979</t>
+  </si>
+  <si>
+    <t>The Smile</t>
+  </si>
+  <si>
+    <t>Cutouts</t>
+  </si>
+  <si>
+    <t>2024-10-03 22:31</t>
+  </si>
+  <si>
+    <t>LPStandard edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/019/0634904020019.jpg?thom-yorke-2006-the-eraser-lp&amp;amp;class=scaled&amp;amp;v=1690647078</t>
+  </si>
+  <si>
+    <t>Thom Yorke</t>
+  </si>
+  <si>
+    <t>The Eraser</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/619/0634904086619.jpg?thom-yorke-2017-tomorrow-s-modern-boxes-lp&amp;amp;class=scaled&amp;amp;v=1510915842</t>
+  </si>
+  <si>
+    <t>Tomorrow's Modern Boxes</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/316/0634904158316.jpg?atoms-for-peace-2013-amok-lp&amp;amp;class=scaled&amp;amp;v=1358948950</t>
+  </si>
+  <si>
+    <t>Atoms for Peace</t>
+  </si>
+  <si>
+    <t>Amok</t>
+  </si>
+  <si>
+    <t>2024-10-03 22:43</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/612/0720642453612.jpg?nirvana-2016-in-utero-lp&amp;amp;class=scaled&amp;amp;v=1561636345</t>
+  </si>
+  <si>
+    <t>Nirvana</t>
+  </si>
+  <si>
+    <t>In Utero</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/517/0720642442517.jpg?nirvana-2014-nevermind-lp&amp;amp;class=scaled&amp;amp;v=1562574106</t>
+  </si>
+  <si>
+    <t>Nevermind</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/712/0720642472712.jpg?nirvana-2014-unplugged-in-new-york-lp&amp;amp;class=scaled&amp;amp;v=1570689905</t>
+  </si>
+  <si>
+    <t>Unplugged in New York</t>
+  </si>
+  <si>
+    <t>LP/10"× 230th Anniversary edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/589/0602455178589.jpg?nirvana-2023-in-utero-lp-10-&amp;amp;class=scaled&amp;amp;v=1694417722</t>
+  </si>
+  <si>
+    <t>2024-10-03 22:44</t>
+  </si>
+  <si>
+    <t>LP× 2Limited Sky Blue Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/218/5024545945218.jpg?mogwai-2023-mogwai-young-team-lp&amp;amp;class=scaled&amp;amp;v=1673953389</t>
+  </si>
+  <si>
+    <t>Mogwai</t>
+  </si>
+  <si>
+    <t>Mogwai Young Team</t>
+  </si>
+  <si>
+    <t>£ 28.49                
                     Buy</t>
   </si>
   <si>
-    <t>Expected delivery 2026-06-04 - 2026-06-11</t>
-[...321 lines deleted...]
-  <si>
     <t>LPLimited Transparent Green Vinyl edition</t>
   </si>
   <si>
     <t>https://imusic.b-cdn.net/images/item/original/757/5400863133757.jpg?mogwai-2023-happy-songs-for-happy-people-lp&amp;amp;class=scaled&amp;amp;v=1690362981</t>
   </si>
   <si>
     <t>Happy Songs For Happy People</t>
   </si>
   <si>
-    <t>252 g</t>
-[...1 lines deleted...]
-  <si>
     <t>LP× 2Standard edition</t>
   </si>
   <si>
     <t>https://imusic.b-cdn.net/images/item/original/168/5051083056168.jpg?mogwai-2011-hardcore-will-never-die-but-you-will-lp&amp;amp;class=scaled&amp;amp;v=1292864493</t>
   </si>
   <si>
     <t>Hardcore Will Never Die, But You Will</t>
   </si>
   <si>
     <t>LP× 2Limited Clear Vinyl edition</t>
   </si>
   <si>
     <t>https://imusic.b-cdn.net/images/item/original/764/5400863133764.jpg?mogwai-2023-mr-beast-lp&amp;amp;class=scaled&amp;amp;v=1690363665</t>
   </si>
   <si>
     <t>Mr. Beast</t>
   </si>
   <si>
-    <t>£ 55.49                
-[...2 lines deleted...]
-  <si>
     <t>LP× 2Limited White Vinyl edition</t>
   </si>
   <si>
     <t>https://imusic.b-cdn.net/images/item/original/317/5024545945317.jpg?mogwai-2023-come-on-die-young-lp&amp;amp;class=scaled&amp;amp;v=1673953361</t>
   </si>
   <si>
     <t>Come On Die Young</t>
   </si>
   <si>
     <t>https://imusic.b-cdn.net/images/item/original/771/5400863133771.jpg?mogwai-2023-hawk-is-howling-lp&amp;amp;class=scaled&amp;amp;v=1691112091</t>
   </si>
   <si>
     <t>Hawk Is Howling</t>
   </si>
   <si>
     <t>VINYLStandard edition</t>
   </si>
   <si>
     <t>https://imusic.b-cdn.net/images/item/original/219/5413356456219.jpg?mogwai-2018-mr-beast-vinyl&amp;amp;class=scaled&amp;amp;v=1141599688</t>
   </si>
   <si>
-    <t>400 g</t>
-[...1 lines deleted...]
-  <si>
     <t>2024-10-17 13:28</t>
   </si>
   <si>
     <t>LPRepress edition</t>
   </si>
   <si>
     <t>https://imusic.b-cdn.net/images/item/original/615/5099990959615.jpg?the-smashing-pumpkins-2023-gish-lp&amp;amp;class=scaled&amp;amp;v=1688647448</t>
   </si>
   <si>
     <t>The Smashing Pumpkins</t>
   </si>
   <si>
     <t>Gish</t>
   </si>
   <si>
-    <t>526 g</t>
-[...1 lines deleted...]
-  <si>
     <t>2024-10-22 13:38</t>
   </si>
   <si>
     <t>LPColoured edition</t>
   </si>
   <si>
     <t>https://imusic.b-cdn.net/images/item/original/911/4050538789911.jpg?alt-j-2022-an-awesome-wave-lp&amp;amp;class=scaled&amp;amp;v=1663053096</t>
   </si>
   <si>
     <t>Alt-j</t>
   </si>
   <si>
     <t>An Awesome Wave</t>
   </si>
   <si>
-    <t>346 g</t>
-[...1 lines deleted...]
-  <si>
     <t>2024-10-27 00:46</t>
   </si>
   <si>
     <t>LPLimited Lemon Vinyl edition</t>
   </si>
   <si>
     <t>https://imusic.b-cdn.net/images/item/original/693/0075678645693.jpg?slipknot-2022-slipknot-lp&amp;amp;class=scaled&amp;amp;v=1649663882</t>
   </si>
   <si>
     <t>Slipknot</t>
-  </si>
-[...68 lines deleted...]
-    <t>... Like Clockwork</t>
   </si>
   <si>
     <t>£ 25.49                
                     Buy</t>
   </si>
   <si>
+    <t>LP× 2Limited edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/716/0075678645716.jpg?slipknot-2022-iowa-lp&amp;amp;class=scaled&amp;amp;v=1649658379</t>
+  </si>
+  <si>
+    <t>Iowa</t>
+  </si>
+  <si>
+    <t>2024-10-27 00:48</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/034/8718469538034.jpg?death-cab-for-cutie-2016-plans-lp&amp;amp;class=scaled&amp;amp;v=1454498590</t>
+  </si>
+  <si>
+    <t>Death Cab For Cutie</t>
+  </si>
+  <si>
+    <t>Plans</t>
+  </si>
+  <si>
+    <t>2024-10-29 19:39</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/587/0602508108587.jpg?queens-of-the-stone-age-2019-songs-for-the-deaf-lp&amp;amp;class=scaled&amp;amp;v=1571036454</t>
+  </si>
+  <si>
+    <t>Queens Of The Stone Age</t>
+  </si>
+  <si>
+    <t>Songs for the Deaf</t>
+  </si>
+  <si>
+    <t>2024-10-29 19:40</t>
+  </si>
+  <si>
+    <t>LP× 2Limited Clear Blue Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/709/0191401194709.jpg?queens-of-the-stone-age-2023-in-times-new-roman-lp&amp;amp;class=scaled&amp;amp;v=1683811498</t>
+  </si>
+  <si>
+    <t>In Times New Roman</t>
+  </si>
+  <si>
+    <t>2024-10-29 19:42</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/018/0744861104018.jpg?queens-of-the-stone-age-2013-like-clockwork-lp&amp;amp;class=scaled&amp;amp;v=1366728924</t>
+  </si>
+  <si>
+    <t>Queens of the Stone Age</t>
+  </si>
+  <si>
+    <t>... Like Clockwork</t>
+  </si>
+  <si>
     <t>2024-10-29 19:45</t>
   </si>
   <si>
     <t>LP180 gram edition</t>
   </si>
   <si>
     <t>https://imusic.b-cdn.net/images/item/original/535/8713748980535.jpg?joe-satriani-2010-surfing-with-the-alien-lp&amp;amp;class=scaled&amp;amp;v=1283781239</t>
   </si>
   <si>
     <t>Joe Satriani</t>
   </si>
   <si>
     <t>Surfing With The Alien</t>
   </si>
   <si>
-    <t>296 g</t>
-[...1 lines deleted...]
-  <si>
     <t>https://imusic.b-cdn.net/images/item/original/707/8718469531707.jpg?steve-vai-2013-passion-warfare-lp&amp;amp;class=scaled&amp;amp;v=1447697987</t>
   </si>
   <si>
     <t>Steve Vai</t>
   </si>
   <si>
     <t>Passion &amp; Warfare</t>
   </si>
   <si>
-    <t>270 g</t>
-[...1 lines deleted...]
-  <si>
     <t>2024-10-29 19:47</t>
   </si>
   <si>
     <t>LP× 2Yellow Vinyl Reissue edition</t>
   </si>
   <si>
     <t>https://imusic.b-cdn.net/images/item/original/716/0194399867716.jpg?alice-in-chains-2022-dirt-lp&amp;amp;class=scaled&amp;amp;v=1660290115</t>
   </si>
   <si>
     <t>Alice In Chains</t>
   </si>
   <si>
     <t>Dirt</t>
   </si>
   <si>
-    <t>380 g</t>
-[...1 lines deleted...]
-  <si>
     <t>LPReissue, Remastered edition</t>
   </si>
   <si>
     <t>https://imusic.b-cdn.net/images/item/original/714/0889853768714.jpg?pearl-jam-2017-ten-lp&amp;amp;class=scaled&amp;amp;v=1569833340</t>
   </si>
   <si>
     <t>Pearl Jam</t>
   </si>
   <si>
     <t>Ten</t>
   </si>
   <si>
-    <t>£ 18.99                
+    <t>£ 18.49                
                     Buy</t>
   </si>
   <si>
-    <t>240 g</t>
-[...1 lines deleted...]
-  <si>
     <t>2024-10-29 19:55</t>
   </si>
   <si>
     <t>LP× 2Limited Black Ice edition</t>
   </si>
   <si>
     <t>https://imusic.b-cdn.net/images/item/original/187/0081227880187.jpg?pantera-2022-1990-2000-a-decade-of-domination-lp&amp;amp;class=scaled&amp;amp;v=1718872302</t>
   </si>
   <si>
     <t>Pantera</t>
   </si>
   <si>
     <t>1990-2000: A Decade of Domination</t>
   </si>
   <si>
     <t>2024-10-29 22:10</t>
   </si>
   <si>
     <t>LPLimited Blue Vinyl edition</t>
   </si>
   <si>
     <t>https://imusic.b-cdn.net/images/item/original/813/0196588016813.jpg?the-strokes-2023-room-on-fire-lp&amp;amp;class=scaled&amp;amp;v=1684915196</t>
   </si>
   <si>
     <t>The Strokes</t>
   </si>
   <si>
     <t>Room On Fire</t>
   </si>
   <si>
-    <t>268 g</t>
-[...1 lines deleted...]
-  <si>
     <t>2024-10-29 22:21</t>
   </si>
   <si>
     <t>LP× 2Limited Sun Yellow Vinyl edition</t>
   </si>
   <si>
     <t>https://imusic.b-cdn.net/images/item/original/618/5054197549618.jpg?liam-gallagher-2023-knebworth-22-lp&amp;amp;class=scaled&amp;amp;v=1686751139</t>
   </si>
   <si>
     <t>Liam Gallagher</t>
   </si>
   <si>
     <t>Knebworth 22</t>
   </si>
   <si>
     <t>2024-10-29 22:22</t>
   </si>
   <si>
     <t>LP× 2Limited Opaque White Vinyl edition</t>
   </si>
   <si>
     <t>https://imusic.b-cdn.net/images/item/original/410/0602455034410.jpg?u2-2023-songs-of-surrender-lp&amp;amp;class=scaled&amp;amp;v=1675083139</t>
   </si>
   <si>
     <t>U2</t>
   </si>
   <si>
     <t>Songs of Surrender</t>
   </si>
   <si>
-    <t>£ 35.49                
+    <t>2024-11-07 22:33</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/812/0888430639812.jpg?jack-white-2014-lazaretto-lp&amp;amp;class=scaled&amp;amp;v=1399971106</t>
+  </si>
+  <si>
+    <t>Jack White</t>
+  </si>
+  <si>
+    <t>Lazaretto</t>
+  </si>
+  <si>
+    <t>VINYL180 gram edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/312/0886919599312.jpg?jack-white-2012-blunderbuss-vinyl&amp;amp;class=scaled&amp;amp;v=1647319610</t>
+  </si>
+  <si>
+    <t>Blunderbuss</t>
+  </si>
+  <si>
+    <t>2024-11-10 11:25</t>
+  </si>
+  <si>
+    <t>LP/DVD× 4</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/492/5034504910492.jpg?slipknot-2017-day-of-the-gusano-live-at-knotfest-lp-dvd&amp;amp;class=scaled&amp;amp;v=1554969774</t>
+  </si>
+  <si>
+    <t>Day of the Gusano Live at Knotfest</t>
+  </si>
+  <si>
+    <t>£ 60.49                
                     Buy</t>
   </si>
   <si>
-    <t>2024-11-07 22:33</t>
-[...11 lines deleted...]
-    <t>£ 29.99                
+    <t>Expected delivery 2026-08-18 - 2026-08-26</t>
+  </si>
+  <si>
+    <t>2024-11-11 14:50</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/172/0810074424172.jpg?jack-white-2024-no-name-lp&amp;amp;class=scaled&amp;amp;v=1723557128</t>
+  </si>
+  <si>
+    <t>No Name</t>
+  </si>
+  <si>
+    <t>2025-01-21 17:42</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/516/0720841215516.jpg?idles-2018-brutalism-lp&amp;amp;class=scaled&amp;amp;v=1538573344</t>
+  </si>
+  <si>
+    <t>Idles</t>
+  </si>
+  <si>
+    <t>Brutalism</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/616/0720841218616.jpg?idles-2020-ultra-mono-lp&amp;amp;class=scaled&amp;amp;v=1594374515</t>
+  </si>
+  <si>
+    <t>Ultra Mono</t>
+  </si>
+  <si>
+    <t>2025-01-21 17:53</t>
+  </si>
+  <si>
+    <t>LPLimited Translucent Gold &amp; Red Splatter Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/051/0093624844051.jpg?linkin-park-2024-meteora-lp&amp;amp;class=scaled&amp;amp;v=1717934332</t>
+  </si>
+  <si>
+    <t>Linkin Park</t>
+  </si>
+  <si>
+    <t>Meteora</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/776/0602468033776.jpg?the-cure-2024-songs-of-a-lost-world-lp&amp;amp;class=scaled&amp;amp;v=1727349341</t>
+  </si>
+  <si>
+    <t>The Cure</t>
+  </si>
+  <si>
+    <t>Songs Of A Lost World</t>
+  </si>
+  <si>
+    <t>2025-01-25 17:11</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/314/0724384925314.jpg?a-perfect-circle-2023-mer-de-noms-lp&amp;amp;class=scaled&amp;amp;v=1770893772</t>
+  </si>
+  <si>
+    <t>Mer De Noms</t>
+  </si>
+  <si>
+    <t>£ 34.99                
                     Buy</t>
   </si>
   <si>
-    <t>VINYL180 gram edition</t>
-[...23 lines deleted...]
-    <t>£ 60.99                
+    <t>2025-02-05 22:03</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/489/0602458921489.jpg?sonic-youth-2024-hits-are-for-squares-lp&amp;amp;class=scaled&amp;amp;v=1719513221</t>
+  </si>
+  <si>
+    <t>Hits Are For Squares</t>
+  </si>
+  <si>
+    <t>2025-02-11 19:02</t>
+  </si>
+  <si>
+    <t>Save 11%</t>
+  </si>
+  <si>
+    <t>A Beautiful Thing: Idles Live At Le Bataclan</t>
+  </si>
+  <si>
+    <t>Normal price
+                        £ 39.49 
+                    £ 34.99                
                     Buy</t>
   </si>
   <si>
-    <t>Expected delivery 2026-06-10 - 2026-06-18</t>
-[...80 lines deleted...]
-    <t>£ 36.49                
+    <t>https://imusic.b-cdn.net/images/item/original/212/0042282852212.jpg?portishead-2004-dummy-lp&amp;amp;class=scaled&amp;amp;v=1567421132</t>
+  </si>
+  <si>
+    <t>Portishead</t>
+  </si>
+  <si>
+    <t>Dummy</t>
+  </si>
+  <si>
+    <t>2025-02-17 23:06</t>
+  </si>
+  <si>
+    <t>LPLimited edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/878/0190296396878.jpg?liam-gallagher-2022-c-mon-you-know-indie-exclusive-clear-lp-lp&amp;amp;class=scaled&amp;amp;v=1653656099</t>
+  </si>
+  <si>
+    <t>C'mon You Know (Indie Exclusive Clear Lp)</t>
+  </si>
+  <si>
+    <t>£ 16.49                
                     Buy</t>
   </si>
   <si>
-    <t>571 g</t>
-[...35 lines deleted...]
-    <t>£ 15.49                
+    <t>2025-02-26 09:14</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/559/5400863159559.jpg?bloc-party-2024-silent-alarm-lp&amp;amp;class=scaled&amp;amp;v=1727282488</t>
+  </si>
+  <si>
+    <t>Bloc Party</t>
+  </si>
+  <si>
+    <t>Silent Alarm</t>
+  </si>
+  <si>
+    <t>2025-02-27 18:19</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/570/0603497821570.jpg?dream-theater-2025-images-and-words-syeor25-clear-vinyl-lp&amp;amp;class=scaled&amp;amp;v=1733914269</t>
+  </si>
+  <si>
+    <t>Dream Theater</t>
+  </si>
+  <si>
+    <t>Images and Words (Syeor25) [clear Vinyl]</t>
+  </si>
+  <si>
+    <t>2025-02-27 18:28</t>
+  </si>
+  <si>
+    <t>LP× 4</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/715/0889854649715.jpg?david-gilmour-2017-live-at-pompeii-lp&amp;amp;class=scaled&amp;amp;v=1501228324</t>
+  </si>
+  <si>
+    <t>David Gilmour</t>
+  </si>
+  <si>
+    <t>Live At Pompeii</t>
+  </si>
+  <si>
+    <t>£ 65.99                
                     Buy</t>
   </si>
   <si>
-    <t>202 g</t>
-[...44 lines deleted...]
-    <t>£ 66.49                
+    <t>2025-02-27 18:45</t>
+  </si>
+  <si>
+    <t>LP× 22025 Steven Wilson Stereo Mix edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/311/0198028762311.jpg?pink-floyd-2025-pink-floyd-at-pompeii-mcmlxxii-lp&amp;amp;class=scaled&amp;amp;v=1740593349</t>
+  </si>
+  <si>
+    <t>Pink Floyd</t>
+  </si>
+  <si>
+    <t>Pink Floyd at Pompeii MCMLXXII</t>
+  </si>
+  <si>
+    <t>2025-09-04 10:26</t>
+  </si>
+  <si>
+    <t>LP50th Anniversary edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/653/0602507138653.jpg?the-beatles-2021-let-it-be-50th-anniversary-lp&amp;amp;class=scaled&amp;amp;v=1629984273</t>
+  </si>
+  <si>
+    <t>Let It Be (50th Anniversary)</t>
+  </si>
+  <si>
+    <t>2025-09-12 18:44</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/899/5021732530899.jpg?sigur-ros-2025-takk-20th-anniversary-remas-lp&amp;amp;class=scaled&amp;amp;v=1755187926</t>
+  </si>
+  <si>
+    <t>Takk... 20th Anniversary Remas</t>
+  </si>
+  <si>
+    <t>£ 43.99                
                     Buy</t>
   </si>
   <si>
-    <t>1.59 kg</t>
-[...41 lines deleted...]
-    <t>£ 44.49                
+    <t>2025-09-22 22:28</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/911/0602478084911.jpg?the-beatles-2025-anthology-4-lp&amp;amp;class=scaled&amp;amp;v=1758032286</t>
+  </si>
+  <si>
+    <t>Anthology 4</t>
+  </si>
+  <si>
+    <t>£ 53.99                
                     Buy</t>
   </si>
   <si>
-    <t>2025-09-22 22:28</t>
-[...8 lines deleted...]
-    <t>£ 58.99                
+    <t>2025-10-23 19:29</t>
+  </si>
+  <si>
+    <t>LP× 4Limited Box Set edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/629/0602475188629.jpg?guns-n-roses-2025-live-era-87-93-lp&amp;amp;class=scaled&amp;amp;v=1759498895</t>
+  </si>
+  <si>
+    <t>Live Era '87-'93</t>
+  </si>
+  <si>
+    <t>£ 93.49                
                     Buy</t>
-  </si>
-[...20 lines deleted...]
-    <t>2 kg</t>
   </si>
   <si>
     <t>2025-11-25 17:50</t>
   </si>
   <si>
     <t>LPGold Vinyl edition</t>
   </si>
   <si>
     <t>https://imusic.b-cdn.net/images/item/original/568/5021732544568.jpg?blur-2025-magic-whip-10th-anniversary-edition-new-artwork-lp&amp;amp;class=scaled&amp;amp;v=1743848977</t>
   </si>
   <si>
     <t>Magic Whip (10th Anniversary Edition) (New Artwork)</t>
   </si>
   <si>
     <t>£ 19.99                
                     Buy</t>
   </si>
   <si>
     <t>2025-11-25 17:51</t>
   </si>
   <si>
     <t>LPRSD 2025 Picture Disc edition</t>
   </si>
   <si>
     <t>https://imusic.b-cdn.net/images/item/original/863/5021732494863.jpg?blur-2025-the-magic-whip-lp&amp;amp;class=scaled&amp;amp;v=1738927937</t>
@@ -1220,158 +1049,133 @@
   <si>
     <t>2025-11-27 22:56</t>
   </si>
   <si>
     <t>LP× 2Bonus Tracks edition</t>
   </si>
   <si>
     <t>https://imusic.b-cdn.net/images/item/original/723/0602527554723.jpg?james-blake-2011-james-blake-lp&amp;amp;class=scaled&amp;amp;v=1397748001</t>
   </si>
   <si>
     <t>James Blake</t>
   </si>
   <si>
     <t>2026-01-27 11:14</t>
   </si>
   <si>
     <t>https://imusic.b-cdn.net/images/item/original/049/0602448627049.jpg?verdena-2022-wow-lp&amp;amp;class=scaled&amp;amp;v=1667059696</t>
   </si>
   <si>
     <t>Verdena</t>
   </si>
   <si>
     <t>Wow</t>
   </si>
   <si>
-    <t>616 g</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-01-27 11:15</t>
   </si>
   <si>
     <t>https://imusic.b-cdn.net/images/item/original/414/0602448630414.jpg?verdena-2022-solo-un-grande-sasso-lp&amp;amp;class=scaled&amp;amp;v=1667347122</t>
   </si>
   <si>
     <t>Solo Un Grande Sasso</t>
   </si>
   <si>
-    <t>£ 43.49                
+    <t>£ 42.99                
                     Buy</t>
   </si>
   <si>
-    <t>468 g</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-01-28 22:04</t>
   </si>
   <si>
     <t>LP× 2Limited 25th Anniversary Red &amp; Black Vinyl edition</t>
   </si>
   <si>
     <t>https://imusic.b-cdn.net/images/item/original/316/0075678601316.jpg?slipknot-2025-slipknot-lp&amp;amp;class=scaled&amp;amp;v=1753425178</t>
   </si>
   <si>
     <t>2026-02-10 12:03</t>
   </si>
   <si>
-    <t>https://imusic.b-cdn.net/images/item/original/772/0825646568772.jpg?muse-2012-the-2nd-law-lp&amp;amp;class=scaled&amp;amp;v=1346680946</t>
+    <t>https://imusic.b-cdn.net/images/item/original/772/0825646568772.jpg?muse-2012-the-2nd-law-lp&amp;amp;class=scaled&amp;amp;v=1782375380</t>
   </si>
   <si>
     <t>Muse</t>
   </si>
   <si>
     <t>The 2nd Law</t>
   </si>
   <si>
-    <t>625 g</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-02-10 12:04</t>
   </si>
   <si>
     <t>https://imusic.b-cdn.net/images/item/original/223/0825646912223.jpg?muse-2009-showbiz-lp&amp;amp;class=scaled&amp;amp;v=1397735615</t>
   </si>
   <si>
     <t>Showbiz</t>
   </si>
   <si>
-    <t>Expected delivery 2026-06-15 - 2026-06-24</t>
-[...2 lines deleted...]
-    <t>481 g</t>
+    <t>Expected delivery 2026-08-21 - 2026-09-01</t>
   </si>
   <si>
     <t>LP× 233 LP edition</t>
   </si>
   <si>
     <t>https://imusic.b-cdn.net/images/item/original/613/0889854624613.jpg?arcade-fire-2017-neon-bible-lp&amp;amp;class=scaled&amp;amp;v=1511413542</t>
   </si>
   <si>
     <t>Neon Bible</t>
   </si>
   <si>
-    <t>Expected delivery 2026-06-08 - 2026-06-16</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-02-16 23:12</t>
   </si>
   <si>
     <t>LP× 320th Anniversary Indie Exclusive With Print edition</t>
   </si>
   <si>
     <t>https://imusic.b-cdn.net/images/item/original/882/5021732530882.jpg?sigur-ros-2025-takk-lp&amp;amp;class=scaled&amp;amp;v=1756283440</t>
   </si>
   <si>
     <t>2026-02-24 10:46</t>
   </si>
   <si>
     <t>LP× 2Repress edition</t>
   </si>
   <si>
     <t>https://imusic.b-cdn.net/images/item/original/117/0889853660117.jpg?jack-white-2024-jack-white-acoustic-recordings-1998-2016-lp&amp;amp;class=scaled&amp;amp;v=1500668769</t>
   </si>
   <si>
     <t>Jack White Acoustic Recordings 1998-2016</t>
   </si>
   <si>
-    <t>774 g</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-02-24 10:59</t>
   </si>
   <si>
     <t>LPLimited RSD Essential Gray W/ Pink &amp; Purple Splatter Vinyl edition</t>
   </si>
   <si>
     <t>https://imusic.b-cdn.net/images/item/original/329/0199957244329.jpg?the-smashing-pumpkins-2026-gish-lp&amp;amp;class=scaled&amp;amp;v=1770843766</t>
-  </si>
-[...5 lines deleted...]
-    <t>Expected ready for shipment on release</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1686,51 +1490,51 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J89"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16" customWidth="true" style="0"/>
     <col min="2" max="2" width="14.444444444444" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
-    <col min="4" max="4" width="9.2222222222222" customWidth="true" style="0"/>
+    <col min="4" max="4" width="8.7777777777778" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.666666666667" customWidth="true" style="0"/>
     <col min="6" max="6" width="40" customWidth="true" style="0"/>
     <col min="7" max="7" width="39.777777777778" customWidth="true" style="0"/>
     <col min="8" max="8" width="5" customWidth="true" style="0"/>
     <col min="9" max="9" width="5" customWidth="true" style="0"/>
     <col min="10" max="10" width="5" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
@@ -1749,2575 +1553,2575 @@
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
         <v>10</v>
       </c>
       <c r="B2" t="s">
         <v>11</v>
       </c>
       <c r="C2" t="s">
         <v>12</v>
       </c>
       <c r="D2" t="s">
         <v>13</v>
       </c>
       <c r="E2" t="s">
         <v>14</v>
       </c>
       <c r="F2" t="s">
         <v>15</v>
       </c>
       <c r="G2" t="s">
         <v>16</v>
       </c>
-      <c r="H2" t="s">
-        <v>17</v>
+      <c r="H2">
+        <v>0.54</v>
       </c>
       <c r="J2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3" t="s">
         <v>11</v>
       </c>
       <c r="C3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="D3" t="s">
         <v>13</v>
       </c>
       <c r="E3" t="s">
+        <v>18</v>
+      </c>
+      <c r="F3" t="s">
         <v>19</v>
       </c>
-      <c r="F3" t="s">
+      <c r="G3" t="s">
         <v>20</v>
       </c>
-      <c r="G3" t="s">
-[...3 lines deleted...]
-        <v>22</v>
+      <c r="H3">
+        <v>0.544</v>
       </c>
       <c r="J3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
+        <v>21</v>
+      </c>
+      <c r="B4" t="s">
+        <v>22</v>
+      </c>
+      <c r="C4" t="s">
         <v>23</v>
       </c>
-      <c r="B4" t="s">
+      <c r="D4" t="s">
         <v>24</v>
       </c>
-      <c r="C4" t="s">
+      <c r="E4" t="s">
         <v>25</v>
       </c>
-      <c r="D4" t="s">
+      <c r="F4" t="s">
         <v>26</v>
       </c>
-      <c r="E4" t="s">
+      <c r="G4" t="s">
         <v>27</v>
       </c>
-      <c r="F4" t="s">
-[...6 lines deleted...]
-        <v>30</v>
+      <c r="H4">
+        <v>0.769</v>
       </c>
       <c r="J4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="B5" t="s">
+        <v>28</v>
+      </c>
+      <c r="C5" t="s">
+        <v>29</v>
+      </c>
+      <c r="D5" t="s">
+        <v>24</v>
+      </c>
+      <c r="E5" t="s">
+        <v>25</v>
+      </c>
+      <c r="F5" t="s">
+        <v>30</v>
+      </c>
+      <c r="G5" t="s">
         <v>31</v>
       </c>
-      <c r="C5" t="s">
-[...15 lines deleted...]
-        <v>35</v>
+      <c r="H5">
+        <v>0.742</v>
       </c>
       <c r="J5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
+        <v>32</v>
+      </c>
+      <c r="B6" t="s">
+        <v>33</v>
+      </c>
+      <c r="C6" t="s">
+        <v>34</v>
+      </c>
+      <c r="D6" t="s">
+        <v>35</v>
+      </c>
+      <c r="E6" t="s">
+        <v>35</v>
+      </c>
+      <c r="F6" t="s">
         <v>36</v>
       </c>
-      <c r="B6" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G6" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>31</v>
+      </c>
+      <c r="H6">
+        <v>0.567</v>
       </c>
       <c r="J6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="B7" t="s">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="C7" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="D7" t="s">
+        <v>35</v>
+      </c>
+      <c r="E7" t="s">
         <v>39</v>
       </c>
-      <c r="E7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F7" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="G7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>41</v>
+      </c>
+      <c r="H7">
+        <v>1.0</v>
       </c>
       <c r="J7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="B8" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="C8" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="D8" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="E8" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="F8" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="G8" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>31</v>
+      </c>
+      <c r="H8">
+        <v>0.567</v>
       </c>
       <c r="J8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="B9" t="s">
         <v>11</v>
       </c>
       <c r="C9" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="D9" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="E9" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="F9" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="G9" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>52</v>
+        <v>31</v>
+      </c>
+      <c r="H9">
+        <v>0.45</v>
       </c>
       <c r="J9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" t="s">
+        <v>48</v>
+      </c>
+      <c r="B10" t="s">
+        <v>49</v>
+      </c>
+      <c r="C10" t="s">
+        <v>50</v>
+      </c>
+      <c r="D10" t="s">
+        <v>51</v>
+      </c>
+      <c r="E10" t="s">
+        <v>52</v>
+      </c>
+      <c r="F10" t="s">
         <v>53</v>
       </c>
-      <c r="B10" t="s">
+      <c r="G10" t="s">
         <v>54</v>
       </c>
-      <c r="C10" t="s">
-[...15 lines deleted...]
-        <v>59</v>
+      <c r="H10">
+        <v>0.454</v>
       </c>
       <c r="J10">
         <v>2</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="B11" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="C11" t="s">
-        <v>60</v>
+        <v>55</v>
       </c>
       <c r="D11" t="s">
+        <v>51</v>
+      </c>
+      <c r="E11" t="s">
         <v>56</v>
       </c>
-      <c r="E11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F11" t="s">
-        <v>62</v>
+        <v>57</v>
       </c>
       <c r="G11" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-        <v>64</v>
+        <v>58</v>
+      </c>
+      <c r="H11">
+        <v>0.288</v>
       </c>
       <c r="J11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" t="s">
-        <v>65</v>
+        <v>59</v>
       </c>
       <c r="B12" t="s">
-        <v>66</v>
+        <v>60</v>
       </c>
       <c r="C12" t="s">
-        <v>67</v>
+        <v>61</v>
       </c>
       <c r="D12" t="s">
-        <v>56</v>
+        <v>51</v>
       </c>
       <c r="E12" t="s">
-        <v>68</v>
+        <v>62</v>
       </c>
       <c r="F12" t="s">
-        <v>69</v>
+        <v>57</v>
       </c>
       <c r="G12" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-        <v>71</v>
+        <v>54</v>
+      </c>
+      <c r="H12">
+        <v>0.225</v>
       </c>
       <c r="J12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" t="s">
+        <v>59</v>
+      </c>
+      <c r="B13" t="s">
+        <v>63</v>
+      </c>
+      <c r="C13" t="s">
+        <v>64</v>
+      </c>
+      <c r="D13" t="s">
+        <v>51</v>
+      </c>
+      <c r="E13" t="s">
         <v>65</v>
       </c>
-      <c r="B13" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F13" t="s">
-        <v>75</v>
+        <v>66</v>
       </c>
       <c r="G13" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>20</v>
+      </c>
+      <c r="H13">
+        <v>0.23</v>
       </c>
       <c r="J13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" t="s">
-        <v>65</v>
+        <v>59</v>
       </c>
       <c r="B14" t="s">
         <v>11</v>
       </c>
       <c r="C14" t="s">
-        <v>77</v>
+        <v>67</v>
       </c>
       <c r="D14" t="s">
-        <v>56</v>
+        <v>51</v>
       </c>
       <c r="E14" t="s">
-        <v>78</v>
+        <v>68</v>
       </c>
       <c r="F14" t="s">
         <v>15</v>
       </c>
       <c r="G14" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>79</v>
+        <v>27</v>
+      </c>
+      <c r="H14">
+        <v>0.499</v>
       </c>
       <c r="J14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" t="s">
-        <v>80</v>
+        <v>69</v>
       </c>
       <c r="B15" t="s">
-        <v>81</v>
+        <v>70</v>
       </c>
       <c r="C15" t="s">
-        <v>82</v>
+        <v>71</v>
       </c>
       <c r="D15" t="s">
-        <v>83</v>
+        <v>72</v>
       </c>
       <c r="E15" t="s">
-        <v>84</v>
+        <v>73</v>
       </c>
       <c r="F15" t="s">
-        <v>85</v>
+        <v>47</v>
       </c>
       <c r="G15" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>86</v>
+        <v>27</v>
+      </c>
+      <c r="H15">
+        <v>0.302</v>
       </c>
       <c r="J15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" t="s">
-        <v>87</v>
+        <v>74</v>
       </c>
       <c r="B16" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="C16" t="s">
-        <v>88</v>
+        <v>75</v>
       </c>
       <c r="D16" t="s">
-        <v>83</v>
+        <v>72</v>
       </c>
       <c r="E16" t="s">
-        <v>89</v>
+        <v>76</v>
       </c>
       <c r="F16" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="G16" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>90</v>
+        <v>41</v>
+      </c>
+      <c r="H16">
+        <v>0.5</v>
       </c>
       <c r="J16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" t="s">
-        <v>87</v>
+        <v>74</v>
       </c>
       <c r="B17" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="C17" t="s">
-        <v>91</v>
+        <v>77</v>
       </c>
       <c r="D17" t="s">
-        <v>83</v>
+        <v>72</v>
       </c>
       <c r="E17" t="s">
-        <v>92</v>
+        <v>78</v>
       </c>
       <c r="F17" t="s">
-        <v>93</v>
+        <v>79</v>
       </c>
       <c r="G17" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>90</v>
+        <v>31</v>
+      </c>
+      <c r="H17">
+        <v>0.5</v>
       </c>
       <c r="J17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" t="s">
-        <v>94</v>
+        <v>80</v>
       </c>
       <c r="B18" t="s">
         <v>11</v>
       </c>
       <c r="C18" t="s">
-        <v>95</v>
+        <v>81</v>
       </c>
       <c r="D18" t="s">
-        <v>96</v>
+        <v>82</v>
       </c>
       <c r="E18" t="s">
-        <v>97</v>
+        <v>83</v>
       </c>
       <c r="F18" t="s">
-        <v>85</v>
+        <v>47</v>
       </c>
       <c r="G18" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>98</v>
+        <v>31</v>
+      </c>
+      <c r="H18">
+        <v>0.553</v>
       </c>
       <c r="J18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" t="s">
-        <v>99</v>
+        <v>84</v>
       </c>
       <c r="B19" t="s">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="C19" t="s">
-        <v>100</v>
+        <v>85</v>
       </c>
       <c r="D19" t="s">
-        <v>101</v>
+        <v>86</v>
       </c>
       <c r="E19" t="s">
-        <v>102</v>
+        <v>87</v>
       </c>
       <c r="F19" t="s">
-        <v>103</v>
+        <v>30</v>
       </c>
       <c r="G19" t="s">
         <v>16</v>
       </c>
-      <c r="H19" t="s">
-        <v>104</v>
+      <c r="H19">
+        <v>0.675</v>
       </c>
       <c r="J19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" t="s">
-        <v>105</v>
+        <v>88</v>
       </c>
       <c r="B20" t="s">
-        <v>106</v>
+        <v>89</v>
       </c>
       <c r="C20" t="s">
-        <v>107</v>
+        <v>90</v>
       </c>
       <c r="D20" t="s">
-        <v>108</v>
+        <v>91</v>
       </c>
       <c r="E20" t="s">
-        <v>109</v>
+        <v>92</v>
       </c>
       <c r="F20" t="s">
-        <v>34</v>
+        <v>53</v>
       </c>
       <c r="G20" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>110</v>
+        <v>27</v>
+      </c>
+      <c r="H20">
+        <v>0.694</v>
       </c>
       <c r="J20">
         <v>2</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" t="s">
-        <v>111</v>
+        <v>93</v>
       </c>
       <c r="B21" t="s">
-        <v>112</v>
+        <v>94</v>
       </c>
       <c r="C21" t="s">
-        <v>113</v>
+        <v>95</v>
       </c>
       <c r="D21" t="s">
-        <v>108</v>
+        <v>91</v>
       </c>
       <c r="E21" t="s">
-        <v>114</v>
+        <v>96</v>
       </c>
       <c r="F21" t="s">
-        <v>85</v>
+        <v>57</v>
       </c>
       <c r="G21" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>115</v>
+        <v>97</v>
+      </c>
+      <c r="H21">
+        <v>0.297</v>
       </c>
       <c r="J21">
         <v>2</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" t="s">
-        <v>116</v>
+        <v>98</v>
       </c>
       <c r="B22" t="s">
         <v>11</v>
       </c>
       <c r="C22" t="s">
-        <v>117</v>
+        <v>99</v>
       </c>
       <c r="D22" t="s">
-        <v>118</v>
+        <v>100</v>
       </c>
       <c r="E22" t="s">
-        <v>119</v>
+        <v>101</v>
       </c>
       <c r="F22" t="s">
-        <v>85</v>
+        <v>102</v>
       </c>
       <c r="G22" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>120</v>
+        <v>41</v>
+      </c>
+      <c r="H22">
+        <v>0.432</v>
       </c>
       <c r="J22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" t="s">
-        <v>121</v>
+        <v>103</v>
       </c>
       <c r="B23" t="s">
-        <v>122</v>
+        <v>104</v>
       </c>
       <c r="C23" t="s">
-        <v>123</v>
+        <v>105</v>
       </c>
       <c r="D23" t="s">
-        <v>124</v>
+        <v>106</v>
       </c>
       <c r="E23" t="s">
-        <v>125</v>
+        <v>107</v>
       </c>
       <c r="F23" t="s">
+        <v>19</v>
+      </c>
+      <c r="G23" t="s">
         <v>20</v>
       </c>
-      <c r="G23" t="s">
-[...3 lines deleted...]
-        <v>126</v>
+      <c r="H23">
+        <v>0.53</v>
       </c>
       <c r="J23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" t="s">
-        <v>121</v>
+        <v>103</v>
       </c>
       <c r="B24" t="s">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="C24" t="s">
-        <v>127</v>
+        <v>108</v>
       </c>
       <c r="D24" t="s">
-        <v>124</v>
+        <v>106</v>
       </c>
       <c r="E24" t="s">
-        <v>128</v>
+        <v>109</v>
       </c>
       <c r="F24" t="s">
+        <v>19</v>
+      </c>
+      <c r="G24" t="s">
         <v>20</v>
       </c>
-      <c r="G24" t="s">
-[...3 lines deleted...]
-        <v>129</v>
+      <c r="H24">
+        <v>0.891</v>
       </c>
       <c r="J24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" t="s">
-        <v>130</v>
+        <v>110</v>
       </c>
       <c r="B25" t="s">
         <v>11</v>
       </c>
       <c r="C25" t="s">
-        <v>131</v>
+        <v>111</v>
       </c>
       <c r="D25" t="s">
-        <v>124</v>
+        <v>106</v>
       </c>
       <c r="E25" t="s">
-        <v>132</v>
+        <v>112</v>
       </c>
       <c r="F25" t="s">
-        <v>133</v>
+        <v>113</v>
       </c>
       <c r="G25" t="s">
-        <v>134</v>
-[...2 lines deleted...]
-        <v>120</v>
+        <v>114</v>
+      </c>
+      <c r="H25">
+        <v>0.432</v>
       </c>
       <c r="J25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" t="s">
-        <v>135</v>
+        <v>115</v>
       </c>
       <c r="B26" t="s">
-        <v>136</v>
+        <v>116</v>
       </c>
       <c r="C26" t="s">
-        <v>137</v>
+        <v>117</v>
       </c>
       <c r="D26" t="s">
-        <v>138</v>
+        <v>118</v>
       </c>
       <c r="E26" t="s">
-        <v>139</v>
+        <v>119</v>
       </c>
       <c r="F26" t="s">
-        <v>85</v>
+        <v>47</v>
       </c>
       <c r="G26" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-        <v>140</v>
+        <v>58</v>
+      </c>
+      <c r="H26">
+        <v>0.3</v>
       </c>
       <c r="J26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" t="s">
-        <v>141</v>
+        <v>120</v>
       </c>
       <c r="B27" t="s">
-        <v>142</v>
+        <v>121</v>
       </c>
       <c r="C27" t="s">
-        <v>143</v>
+        <v>122</v>
       </c>
       <c r="D27" t="s">
-        <v>144</v>
+        <v>123</v>
       </c>
       <c r="E27" t="s">
-        <v>145</v>
+        <v>124</v>
       </c>
       <c r="F27" t="s">
-        <v>146</v>
+        <v>15</v>
       </c>
       <c r="G27" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-        <v>147</v>
+        <v>31</v>
+      </c>
+      <c r="H27">
+        <v>0.292</v>
       </c>
       <c r="J27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" t="s">
-        <v>141</v>
+        <v>120</v>
       </c>
       <c r="B28" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="C28" t="s">
-        <v>148</v>
+        <v>125</v>
       </c>
       <c r="D28" t="s">
-        <v>144</v>
+        <v>123</v>
       </c>
       <c r="E28" t="s">
-        <v>149</v>
+        <v>126</v>
       </c>
       <c r="F28" t="s">
-        <v>51</v>
+        <v>102</v>
       </c>
       <c r="G28" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-        <v>150</v>
+        <v>58</v>
+      </c>
+      <c r="H28">
+        <v>0.333</v>
       </c>
       <c r="J28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" t="s">
-        <v>141</v>
+        <v>120</v>
       </c>
       <c r="B29" t="s">
         <v>11</v>
       </c>
       <c r="C29" t="s">
-        <v>151</v>
+        <v>127</v>
       </c>
       <c r="D29" t="s">
-        <v>152</v>
+        <v>128</v>
       </c>
       <c r="E29" t="s">
-        <v>153</v>
+        <v>129</v>
       </c>
       <c r="F29" t="s">
         <v>15</v>
       </c>
       <c r="G29" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-        <v>154</v>
+        <v>31</v>
+      </c>
+      <c r="H29">
+        <v>0.436</v>
       </c>
       <c r="J29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" t="s">
-        <v>155</v>
+        <v>130</v>
       </c>
       <c r="B30" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="C30" t="s">
-        <v>156</v>
+        <v>131</v>
       </c>
       <c r="D30" t="s">
-        <v>157</v>
+        <v>132</v>
       </c>
       <c r="E30" t="s">
-        <v>158</v>
+        <v>133</v>
       </c>
       <c r="F30" t="s">
-        <v>85</v>
+        <v>47</v>
       </c>
       <c r="G30" t="s">
-        <v>159</v>
-[...2 lines deleted...]
-        <v>160</v>
+        <v>27</v>
+      </c>
+      <c r="H30">
+        <v>0.261</v>
       </c>
       <c r="J30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" t="s">
-        <v>155</v>
+        <v>130</v>
       </c>
       <c r="B31" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="C31" t="s">
-        <v>161</v>
+        <v>134</v>
       </c>
       <c r="D31" t="s">
-        <v>157</v>
+        <v>132</v>
       </c>
       <c r="E31" t="s">
-        <v>162</v>
+        <v>135</v>
       </c>
       <c r="F31" t="s">
-        <v>163</v>
+        <v>66</v>
       </c>
       <c r="G31" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>147</v>
+        <v>31</v>
+      </c>
+      <c r="H31">
+        <v>0.292</v>
       </c>
       <c r="J31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32" t="s">
-        <v>155</v>
+        <v>130</v>
       </c>
       <c r="B32" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="C32" t="s">
-        <v>164</v>
+        <v>136</v>
       </c>
       <c r="D32" t="s">
-        <v>157</v>
+        <v>132</v>
       </c>
       <c r="E32" t="s">
-        <v>165</v>
+        <v>137</v>
       </c>
       <c r="F32" t="s">
-        <v>85</v>
+        <v>47</v>
       </c>
       <c r="G32" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>64</v>
+        <v>31</v>
+      </c>
+      <c r="H32">
+        <v>0.288</v>
       </c>
       <c r="J32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33" t="s">
-        <v>155</v>
+        <v>130</v>
       </c>
       <c r="B33" t="s">
-        <v>166</v>
+        <v>138</v>
       </c>
       <c r="C33" t="s">
-        <v>167</v>
+        <v>139</v>
       </c>
       <c r="D33" t="s">
-        <v>157</v>
+        <v>132</v>
       </c>
       <c r="E33" t="s">
-        <v>158</v>
+        <v>133</v>
       </c>
       <c r="F33" t="s">
+        <v>19</v>
+      </c>
+      <c r="G33" t="s">
         <v>20</v>
       </c>
-      <c r="G33" t="s">
-[...3 lines deleted...]
-        <v>168</v>
+      <c r="H33">
+        <v>0.584</v>
       </c>
       <c r="J33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:10">
       <c r="A34" t="s">
-        <v>169</v>
+        <v>140</v>
       </c>
       <c r="B34" t="s">
-        <v>170</v>
+        <v>141</v>
       </c>
       <c r="C34" t="s">
-        <v>171</v>
+        <v>142</v>
       </c>
       <c r="D34" t="s">
-        <v>172</v>
+        <v>143</v>
       </c>
       <c r="E34" t="s">
-        <v>173</v>
+        <v>144</v>
       </c>
       <c r="F34" t="s">
-        <v>69</v>
+        <v>145</v>
       </c>
       <c r="G34" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>52</v>
+        <v>41</v>
+      </c>
+      <c r="H34">
+        <v>0.45</v>
       </c>
       <c r="J34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:10">
       <c r="A35" t="s">
-        <v>169</v>
+        <v>140</v>
       </c>
       <c r="B35" t="s">
-        <v>174</v>
+        <v>146</v>
       </c>
       <c r="C35" t="s">
-        <v>175</v>
+        <v>147</v>
       </c>
       <c r="D35" t="s">
-        <v>172</v>
+        <v>143</v>
       </c>
       <c r="E35" t="s">
-        <v>176</v>
+        <v>148</v>
       </c>
       <c r="F35" t="s">
+        <v>19</v>
+      </c>
+      <c r="G35" t="s">
         <v>20</v>
       </c>
-      <c r="G35" t="s">
-[...3 lines deleted...]
-        <v>177</v>
+      <c r="H35">
+        <v>0.252</v>
       </c>
       <c r="J35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36" t="s">
-        <v>169</v>
+        <v>140</v>
       </c>
       <c r="B36" t="s">
-        <v>178</v>
+        <v>149</v>
       </c>
       <c r="C36" t="s">
-        <v>179</v>
+        <v>150</v>
       </c>
       <c r="D36" t="s">
-        <v>172</v>
+        <v>143</v>
       </c>
       <c r="E36" t="s">
-        <v>180</v>
+        <v>151</v>
       </c>
       <c r="F36" t="s">
+        <v>19</v>
+      </c>
+      <c r="G36" t="s">
         <v>20</v>
       </c>
-      <c r="G36" t="s">
-[...3 lines deleted...]
-        <v>90</v>
+      <c r="H36">
+        <v>0.5</v>
       </c>
       <c r="J36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:10">
       <c r="A37" t="s">
-        <v>169</v>
+        <v>140</v>
       </c>
       <c r="B37" t="s">
-        <v>181</v>
+        <v>152</v>
       </c>
       <c r="C37" t="s">
-        <v>182</v>
+        <v>153</v>
       </c>
       <c r="D37" t="s">
-        <v>172</v>
+        <v>143</v>
       </c>
       <c r="E37" t="s">
-        <v>183</v>
+        <v>154</v>
       </c>
       <c r="F37" t="s">
-        <v>184</v>
+        <v>19</v>
       </c>
       <c r="G37" t="s">
-        <v>134</v>
-[...2 lines deleted...]
-        <v>120</v>
+        <v>20</v>
+      </c>
+      <c r="H37">
+        <v>0.432</v>
       </c>
       <c r="J37">
         <v>2</v>
       </c>
     </row>
     <row r="38" spans="1:10">
       <c r="A38" t="s">
-        <v>169</v>
+        <v>140</v>
       </c>
       <c r="B38" t="s">
-        <v>185</v>
+        <v>155</v>
       </c>
       <c r="C38" t="s">
-        <v>186</v>
+        <v>156</v>
       </c>
       <c r="D38" t="s">
-        <v>172</v>
+        <v>143</v>
       </c>
       <c r="E38" t="s">
-        <v>187</v>
+        <v>157</v>
       </c>
       <c r="F38" t="s">
         <v>40</v>
       </c>
       <c r="G38" t="s">
-        <v>159</v>
-[...2 lines deleted...]
-        <v>52</v>
+        <v>54</v>
+      </c>
+      <c r="H38">
+        <v>0.45</v>
       </c>
       <c r="J38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:10">
       <c r="A39" t="s">
-        <v>169</v>
+        <v>140</v>
       </c>
       <c r="B39" t="s">
-        <v>185</v>
+        <v>155</v>
       </c>
       <c r="C39" t="s">
-        <v>188</v>
+        <v>158</v>
       </c>
       <c r="D39" t="s">
-        <v>172</v>
+        <v>143</v>
       </c>
       <c r="E39" t="s">
-        <v>189</v>
+        <v>159</v>
       </c>
       <c r="F39" t="s">
-        <v>184</v>
+        <v>19</v>
       </c>
       <c r="G39" t="s">
-        <v>134</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>20</v>
+      </c>
+      <c r="H39">
+        <v>0.54</v>
       </c>
       <c r="J39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40" t="s">
-        <v>169</v>
+        <v>140</v>
       </c>
       <c r="B40" t="s">
-        <v>190</v>
+        <v>160</v>
       </c>
       <c r="C40" t="s">
-        <v>191</v>
+        <v>161</v>
       </c>
       <c r="D40" t="s">
-        <v>172</v>
+        <v>143</v>
       </c>
       <c r="E40" t="s">
-        <v>183</v>
+        <v>154</v>
       </c>
       <c r="F40" t="s">
+        <v>19</v>
+      </c>
+      <c r="G40" t="s">
         <v>20</v>
       </c>
-      <c r="G40" t="s">
-[...3 lines deleted...]
-        <v>192</v>
+      <c r="H40">
+        <v>0.4</v>
       </c>
       <c r="J40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:10">
       <c r="A41" t="s">
-        <v>193</v>
+        <v>162</v>
       </c>
       <c r="B41" t="s">
-        <v>194</v>
+        <v>163</v>
       </c>
       <c r="C41" t="s">
-        <v>195</v>
+        <v>164</v>
       </c>
       <c r="D41" t="s">
-        <v>196</v>
+        <v>165</v>
       </c>
       <c r="E41" t="s">
-        <v>197</v>
+        <v>166</v>
       </c>
       <c r="F41" t="s">
-        <v>28</v>
+        <v>15</v>
       </c>
       <c r="G41" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>198</v>
+        <v>58</v>
+      </c>
+      <c r="H41">
+        <v>0.526</v>
       </c>
       <c r="J41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:10">
       <c r="A42" t="s">
-        <v>199</v>
+        <v>167</v>
       </c>
       <c r="B42" t="s">
-        <v>200</v>
+        <v>168</v>
       </c>
       <c r="C42" t="s">
-        <v>201</v>
+        <v>169</v>
       </c>
       <c r="D42" t="s">
-        <v>202</v>
+        <v>170</v>
       </c>
       <c r="E42" t="s">
-        <v>203</v>
+        <v>171</v>
       </c>
       <c r="F42" t="s">
-        <v>85</v>
+        <v>47</v>
       </c>
       <c r="G42" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>204</v>
+        <v>27</v>
+      </c>
+      <c r="H42">
+        <v>0.346</v>
       </c>
       <c r="J42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:10">
       <c r="A43" t="s">
-        <v>205</v>
+        <v>172</v>
       </c>
       <c r="B43" t="s">
-        <v>206</v>
+        <v>173</v>
       </c>
       <c r="C43" t="s">
-        <v>207</v>
+        <v>174</v>
       </c>
       <c r="D43" t="s">
-        <v>208</v>
+        <v>175</v>
       </c>
       <c r="E43" t="s">
-        <v>208</v>
+        <v>175</v>
       </c>
       <c r="F43" t="s">
-        <v>85</v>
+        <v>176</v>
       </c>
       <c r="G43" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>209</v>
+        <v>31</v>
+      </c>
+      <c r="H43">
+        <v>0.258</v>
       </c>
       <c r="J43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:10">
       <c r="A44" t="s">
-        <v>205</v>
+        <v>172</v>
       </c>
       <c r="B44" t="s">
-        <v>210</v>
+        <v>177</v>
       </c>
       <c r="C44" t="s">
-        <v>211</v>
+        <v>178</v>
       </c>
       <c r="D44" t="s">
-        <v>208</v>
+        <v>175</v>
       </c>
       <c r="E44" t="s">
-        <v>212</v>
+        <v>179</v>
       </c>
       <c r="F44" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="G44" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>213</v>
+        <v>16</v>
+      </c>
+      <c r="H44">
+        <v>0.517</v>
       </c>
       <c r="J44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:10">
       <c r="A45" t="s">
-        <v>214</v>
+        <v>180</v>
       </c>
       <c r="B45" t="s">
         <v>11</v>
       </c>
       <c r="C45" t="s">
-        <v>215</v>
+        <v>181</v>
       </c>
       <c r="D45" t="s">
-        <v>216</v>
+        <v>182</v>
       </c>
       <c r="E45" t="s">
-        <v>217</v>
+        <v>183</v>
       </c>
       <c r="F45" t="s">
-        <v>62</v>
+        <v>26</v>
       </c>
       <c r="G45" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>218</v>
+        <v>41</v>
+      </c>
+      <c r="H45">
+        <v>0.58</v>
       </c>
       <c r="J45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:10">
       <c r="A46" t="s">
-        <v>219</v>
+        <v>184</v>
       </c>
       <c r="B46" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="C46" t="s">
-        <v>220</v>
+        <v>185</v>
       </c>
       <c r="D46" t="s">
-        <v>221</v>
+        <v>186</v>
       </c>
       <c r="E46" t="s">
-        <v>222</v>
+        <v>187</v>
       </c>
       <c r="F46" t="s">
-        <v>223</v>
+        <v>53</v>
       </c>
       <c r="G46" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>58</v>
+      </c>
+      <c r="H46">
+        <v>0.544</v>
       </c>
       <c r="J46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:10">
       <c r="A47" t="s">
-        <v>224</v>
+        <v>188</v>
       </c>
       <c r="B47" t="s">
-        <v>225</v>
+        <v>189</v>
       </c>
       <c r="C47" t="s">
-        <v>226</v>
+        <v>190</v>
       </c>
       <c r="D47" t="s">
-        <v>221</v>
+        <v>186</v>
       </c>
       <c r="E47" t="s">
-        <v>227</v>
+        <v>191</v>
       </c>
       <c r="F47" t="s">
         <v>15</v>
       </c>
       <c r="G47" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>90</v>
+        <v>31</v>
+      </c>
+      <c r="H47">
+        <v>0.5</v>
       </c>
       <c r="J47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:10">
       <c r="A48" t="s">
-        <v>228</v>
+        <v>192</v>
       </c>
       <c r="B48" t="s">
         <v>11</v>
       </c>
       <c r="C48" t="s">
-        <v>229</v>
+        <v>193</v>
       </c>
       <c r="D48" t="s">
-        <v>230</v>
+        <v>194</v>
       </c>
       <c r="E48" t="s">
-        <v>231</v>
+        <v>195</v>
       </c>
       <c r="F48" t="s">
-        <v>232</v>
+        <v>176</v>
       </c>
       <c r="G48" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>198</v>
+        <v>58</v>
+      </c>
+      <c r="H48">
+        <v>0.526</v>
       </c>
       <c r="J48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:10">
       <c r="A49" t="s">
-        <v>233</v>
+        <v>196</v>
       </c>
       <c r="B49" t="s">
-        <v>234</v>
+        <v>197</v>
       </c>
       <c r="C49" t="s">
-        <v>235</v>
+        <v>198</v>
       </c>
       <c r="D49" t="s">
-        <v>236</v>
+        <v>199</v>
       </c>
       <c r="E49" t="s">
-        <v>237</v>
+        <v>200</v>
       </c>
       <c r="F49" t="s">
+        <v>19</v>
+      </c>
+      <c r="G49" t="s">
         <v>20</v>
       </c>
-      <c r="G49" t="s">
-[...3 lines deleted...]
-        <v>238</v>
+      <c r="H49">
+        <v>0.296</v>
       </c>
       <c r="J49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:10">
       <c r="A50" t="s">
-        <v>233</v>
+        <v>196</v>
       </c>
       <c r="B50" t="s">
-        <v>234</v>
+        <v>197</v>
       </c>
       <c r="C50" t="s">
-        <v>239</v>
+        <v>201</v>
       </c>
       <c r="D50" t="s">
-        <v>240</v>
+        <v>202</v>
       </c>
       <c r="E50" t="s">
-        <v>241</v>
+        <v>203</v>
       </c>
       <c r="F50" t="s">
-        <v>51</v>
+        <v>102</v>
       </c>
       <c r="G50" t="s">
         <v>16</v>
       </c>
-      <c r="H50" t="s">
-        <v>242</v>
+      <c r="H50">
+        <v>0.27</v>
       </c>
       <c r="J50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:10">
       <c r="A51" t="s">
-        <v>243</v>
+        <v>204</v>
       </c>
       <c r="B51" t="s">
-        <v>244</v>
+        <v>205</v>
       </c>
       <c r="C51" t="s">
-        <v>245</v>
+        <v>206</v>
       </c>
       <c r="D51" t="s">
-        <v>246</v>
+        <v>207</v>
       </c>
       <c r="E51" t="s">
-        <v>247</v>
+        <v>208</v>
       </c>
       <c r="F51" t="s">
-        <v>85</v>
+        <v>47</v>
       </c>
       <c r="G51" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>248</v>
+        <v>31</v>
+      </c>
+      <c r="H51">
+        <v>0.38</v>
       </c>
       <c r="J51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:10">
       <c r="A52" t="s">
-        <v>243</v>
+        <v>204</v>
       </c>
       <c r="B52" t="s">
-        <v>249</v>
+        <v>209</v>
       </c>
       <c r="C52" t="s">
-        <v>250</v>
+        <v>210</v>
       </c>
       <c r="D52" t="s">
-        <v>251</v>
+        <v>211</v>
       </c>
       <c r="E52" t="s">
-        <v>252</v>
+        <v>212</v>
       </c>
       <c r="F52" t="s">
-        <v>253</v>
+        <v>213</v>
       </c>
       <c r="G52" t="s">
         <v>16</v>
       </c>
-      <c r="H52" t="s">
-        <v>254</v>
+      <c r="H52">
+        <v>0.24</v>
       </c>
       <c r="J52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:10">
       <c r="A53" t="s">
-        <v>255</v>
+        <v>214</v>
       </c>
       <c r="B53" t="s">
-        <v>256</v>
+        <v>215</v>
       </c>
       <c r="C53" t="s">
-        <v>257</v>
+        <v>216</v>
       </c>
       <c r="D53" t="s">
-        <v>258</v>
+        <v>217</v>
       </c>
       <c r="E53" t="s">
-        <v>259</v>
+        <v>218</v>
       </c>
       <c r="F53" t="s">
+        <v>19</v>
+      </c>
+      <c r="G53" t="s">
         <v>20</v>
       </c>
-      <c r="G53" t="s">
-[...3 lines deleted...]
-        <v>90</v>
+      <c r="H53">
+        <v>0.5</v>
       </c>
       <c r="J53">
         <v>2</v>
       </c>
     </row>
     <row r="54" spans="1:10">
       <c r="A54" t="s">
-        <v>260</v>
+        <v>219</v>
       </c>
       <c r="B54" t="s">
-        <v>261</v>
+        <v>220</v>
       </c>
       <c r="C54" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="D54" t="s">
-        <v>263</v>
+        <v>222</v>
       </c>
       <c r="E54" t="s">
-        <v>264</v>
+        <v>223</v>
       </c>
       <c r="F54" t="s">
-        <v>85</v>
+        <v>47</v>
       </c>
       <c r="G54" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>265</v>
+        <v>54</v>
+      </c>
+      <c r="H54">
+        <v>0.268</v>
       </c>
       <c r="J54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:10">
       <c r="A55" t="s">
-        <v>266</v>
+        <v>224</v>
       </c>
       <c r="B55" t="s">
-        <v>267</v>
+        <v>225</v>
       </c>
       <c r="C55" t="s">
-        <v>268</v>
+        <v>226</v>
       </c>
       <c r="D55" t="s">
-        <v>269</v>
+        <v>227</v>
       </c>
       <c r="E55" t="s">
-        <v>270</v>
+        <v>228</v>
       </c>
       <c r="F55" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="G55" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>90</v>
+        <v>31</v>
+      </c>
+      <c r="H55">
+        <v>0.5</v>
       </c>
       <c r="J55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:10">
       <c r="A56" t="s">
-        <v>271</v>
+        <v>229</v>
       </c>
       <c r="B56" t="s">
-        <v>272</v>
+        <v>230</v>
       </c>
       <c r="C56" t="s">
-        <v>273</v>
+        <v>231</v>
       </c>
       <c r="D56" t="s">
-        <v>274</v>
+        <v>232</v>
       </c>
       <c r="E56" t="s">
-        <v>275</v>
+        <v>233</v>
       </c>
       <c r="F56" t="s">
-        <v>276</v>
+        <v>44</v>
       </c>
       <c r="G56" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>52</v>
+        <v>41</v>
+      </c>
+      <c r="H56">
+        <v>0.45</v>
       </c>
       <c r="J56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:10">
       <c r="A57" t="s">
-        <v>277</v>
+        <v>234</v>
       </c>
       <c r="B57" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="C57" t="s">
-        <v>278</v>
+        <v>235</v>
       </c>
       <c r="D57" t="s">
-        <v>279</v>
+        <v>236</v>
       </c>
       <c r="E57" t="s">
-        <v>280</v>
+        <v>237</v>
       </c>
       <c r="F57" t="s">
-        <v>281</v>
+        <v>26</v>
       </c>
       <c r="G57" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>204</v>
+        <v>58</v>
+      </c>
+      <c r="H57">
+        <v>0.346</v>
       </c>
       <c r="J57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:10">
       <c r="A58" t="s">
-        <v>277</v>
+        <v>234</v>
       </c>
       <c r="B58" t="s">
-        <v>282</v>
+        <v>238</v>
       </c>
       <c r="C58" t="s">
-        <v>283</v>
+        <v>239</v>
       </c>
       <c r="D58" t="s">
-        <v>279</v>
+        <v>236</v>
       </c>
       <c r="E58" t="s">
-        <v>284</v>
+        <v>240</v>
       </c>
       <c r="F58" t="s">
-        <v>85</v>
+        <v>176</v>
       </c>
       <c r="G58" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>285</v>
+        <v>31</v>
+      </c>
+      <c r="H58">
+        <v>0.486</v>
       </c>
       <c r="J58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:10">
       <c r="A59" t="s">
-        <v>286</v>
+        <v>241</v>
       </c>
       <c r="B59" t="s">
-        <v>287</v>
+        <v>242</v>
       </c>
       <c r="C59" t="s">
-        <v>288</v>
+        <v>243</v>
       </c>
       <c r="D59" t="s">
-        <v>208</v>
+        <v>175</v>
       </c>
       <c r="E59" t="s">
-        <v>289</v>
+        <v>244</v>
       </c>
       <c r="F59" t="s">
-        <v>290</v>
+        <v>245</v>
       </c>
       <c r="G59" t="s">
-        <v>291</v>
-[...2 lines deleted...]
-        <v>292</v>
+        <v>246</v>
+      </c>
+      <c r="H59">
+        <v>0.0</v>
       </c>
       <c r="J59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:10">
       <c r="A60" t="s">
-        <v>293</v>
+        <v>247</v>
       </c>
       <c r="B60" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="C60" t="s">
-        <v>294</v>
+        <v>248</v>
       </c>
       <c r="D60" t="s">
-        <v>279</v>
+        <v>236</v>
       </c>
       <c r="E60" t="s">
-        <v>295</v>
+        <v>249</v>
       </c>
       <c r="F60" t="s">
         <v>15</v>
       </c>
       <c r="G60" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>71</v>
+        <v>58</v>
+      </c>
+      <c r="H60">
+        <v>0.225</v>
       </c>
       <c r="J60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:10">
       <c r="A61" t="s">
-        <v>296</v>
+        <v>250</v>
       </c>
       <c r="B61" t="s">
-        <v>112</v>
+        <v>94</v>
       </c>
       <c r="C61" t="s">
-        <v>297</v>
+        <v>251</v>
       </c>
       <c r="D61" t="s">
-        <v>298</v>
+        <v>252</v>
       </c>
       <c r="E61" t="s">
-        <v>299</v>
+        <v>253</v>
       </c>
       <c r="F61" t="s">
-        <v>85</v>
+        <v>176</v>
       </c>
       <c r="G61" t="s">
-        <v>159</v>
-[...2 lines deleted...]
-        <v>300</v>
+        <v>41</v>
+      </c>
+      <c r="H61">
+        <v>0.337</v>
       </c>
       <c r="J61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:10">
       <c r="A62" t="s">
-        <v>296</v>
+        <v>250</v>
       </c>
       <c r="B62" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="C62" t="s">
-        <v>301</v>
+        <v>254</v>
       </c>
       <c r="D62" t="s">
-        <v>298</v>
+        <v>252</v>
       </c>
       <c r="E62" t="s">
-        <v>302</v>
+        <v>255</v>
       </c>
       <c r="F62" t="s">
-        <v>232</v>
+        <v>176</v>
       </c>
       <c r="G62" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>140</v>
+        <v>41</v>
+      </c>
+      <c r="H62">
+        <v>0.3</v>
       </c>
       <c r="J62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:10">
       <c r="A63" t="s">
-        <v>303</v>
+        <v>256</v>
       </c>
       <c r="B63" t="s">
-        <v>304</v>
+        <v>257</v>
       </c>
       <c r="C63" t="s">
-        <v>305</v>
+        <v>258</v>
       </c>
       <c r="D63" t="s">
-        <v>306</v>
+        <v>259</v>
       </c>
       <c r="E63" t="s">
-        <v>307</v>
+        <v>260</v>
       </c>
       <c r="F63" t="s">
         <v>15</v>
       </c>
       <c r="G63" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>71</v>
+        <v>16</v>
+      </c>
+      <c r="H63">
+        <v>0.225</v>
       </c>
       <c r="J63">
         <v>2</v>
       </c>
     </row>
     <row r="64" spans="1:10">
       <c r="A64" t="s">
-        <v>303</v>
+        <v>256</v>
       </c>
       <c r="B64" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="C64" t="s">
-        <v>308</v>
+        <v>261</v>
       </c>
       <c r="D64" t="s">
-        <v>309</v>
+        <v>262</v>
       </c>
       <c r="E64" t="s">
-        <v>310</v>
+        <v>263</v>
       </c>
       <c r="F64" t="s">
-        <v>62</v>
+        <v>57</v>
       </c>
       <c r="G64" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>140</v>
+        <v>27</v>
+      </c>
+      <c r="H64">
+        <v>0.3</v>
       </c>
       <c r="J64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:10">
       <c r="A65" t="s">
-        <v>311</v>
+        <v>264</v>
       </c>
       <c r="B65" t="s">
         <v>11</v>
       </c>
       <c r="C65" t="s">
-        <v>312</v>
+        <v>265</v>
       </c>
       <c r="D65" t="s">
         <v>13</v>
       </c>
       <c r="E65" t="s">
-        <v>313</v>
+        <v>266</v>
       </c>
       <c r="F65" t="s">
-        <v>276</v>
+        <v>267</v>
       </c>
       <c r="G65" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>314</v>
+        <v>16</v>
+      </c>
+      <c r="H65">
+        <v>0.558</v>
       </c>
       <c r="J65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:10">
       <c r="A66" t="s">
-        <v>315</v>
+        <v>268</v>
       </c>
       <c r="B66" t="s">
         <v>11</v>
       </c>
       <c r="C66" t="s">
-        <v>316</v>
+        <v>269</v>
       </c>
       <c r="D66" t="s">
-        <v>56</v>
+        <v>51</v>
       </c>
       <c r="E66" t="s">
-        <v>317</v>
+        <v>270</v>
       </c>
       <c r="F66" t="s">
-        <v>318</v>
+        <v>267</v>
       </c>
       <c r="G66" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-        <v>319</v>
+        <v>97</v>
+      </c>
+      <c r="H66">
+        <v>0.571</v>
       </c>
       <c r="J66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:10">
       <c r="A67" t="s">
-        <v>320</v>
+        <v>271</v>
       </c>
       <c r="B67" t="s">
-        <v>200</v>
+        <v>168</v>
       </c>
       <c r="C67" t="s">
-        <v>321</v>
+        <v>272</v>
       </c>
       <c r="D67" t="s">
-        <v>298</v>
+        <v>252</v>
       </c>
       <c r="E67" t="s">
-        <v>322</v>
+        <v>273</v>
       </c>
       <c r="F67" t="s">
-        <v>223</v>
+        <v>274</v>
       </c>
       <c r="G67" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>213</v>
+        <v>31</v>
+      </c>
+      <c r="H67">
+        <v>0.517</v>
       </c>
       <c r="J67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:10">
       <c r="A68" t="s">
-        <v>320</v>
+        <v>271</v>
       </c>
       <c r="B68" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="C68" t="s">
-        <v>323</v>
+        <v>275</v>
       </c>
       <c r="D68" t="s">
-        <v>324</v>
+        <v>276</v>
       </c>
       <c r="E68" t="s">
-        <v>325</v>
+        <v>277</v>
       </c>
       <c r="F68" t="s">
-        <v>85</v>
+        <v>47</v>
       </c>
       <c r="G68" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>326</v>
+        <v>27</v>
+      </c>
+      <c r="H68">
+        <v>0.265</v>
       </c>
       <c r="J68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:10">
       <c r="A69" t="s">
-        <v>327</v>
+        <v>278</v>
       </c>
       <c r="B69" t="s">
-        <v>328</v>
+        <v>279</v>
       </c>
       <c r="C69" t="s">
-        <v>329</v>
+        <v>280</v>
       </c>
       <c r="D69" t="s">
-        <v>269</v>
+        <v>227</v>
       </c>
       <c r="E69" t="s">
-        <v>330</v>
+        <v>281</v>
       </c>
       <c r="F69" t="s">
-        <v>331</v>
+        <v>282</v>
       </c>
       <c r="G69" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>332</v>
+        <v>41</v>
+      </c>
+      <c r="H69">
+        <v>0.202</v>
       </c>
       <c r="J69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:10">
       <c r="A70" t="s">
-        <v>333</v>
+        <v>283</v>
       </c>
       <c r="B70" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="C70" t="s">
-        <v>334</v>
+        <v>284</v>
       </c>
       <c r="D70" t="s">
-        <v>335</v>
+        <v>285</v>
       </c>
       <c r="E70" t="s">
-        <v>336</v>
+        <v>286</v>
       </c>
       <c r="F70" t="s">
+        <v>19</v>
+      </c>
+      <c r="G70" t="s">
         <v>20</v>
       </c>
-      <c r="G70" t="s">
-[...3 lines deleted...]
-        <v>115</v>
+      <c r="H70">
+        <v>0.297</v>
       </c>
       <c r="J70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:10">
       <c r="A71" t="s">
-        <v>337</v>
+        <v>287</v>
       </c>
       <c r="B71" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="C71" t="s">
-        <v>338</v>
+        <v>288</v>
       </c>
       <c r="D71" t="s">
-        <v>339</v>
+        <v>289</v>
       </c>
       <c r="E71" t="s">
-        <v>340</v>
+        <v>290</v>
       </c>
       <c r="F71" t="s">
         <v>15</v>
       </c>
       <c r="G71" t="s">
-        <v>159</v>
-[...2 lines deleted...]
-        <v>341</v>
+        <v>27</v>
+      </c>
+      <c r="H71">
+        <v>0.256</v>
       </c>
       <c r="J71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:10">
       <c r="A72" t="s">
-        <v>342</v>
+        <v>291</v>
       </c>
       <c r="B72" t="s">
-        <v>343</v>
+        <v>292</v>
       </c>
       <c r="C72" t="s">
-        <v>344</v>
+        <v>293</v>
       </c>
       <c r="D72" t="s">
-        <v>345</v>
+        <v>294</v>
       </c>
       <c r="E72" t="s">
-        <v>346</v>
+        <v>295</v>
       </c>
       <c r="F72" t="s">
-        <v>347</v>
+        <v>296</v>
       </c>
       <c r="G72" t="s">
-        <v>159</v>
-[...2 lines deleted...]
-        <v>348</v>
+        <v>27</v>
+      </c>
+      <c r="H72">
+        <v>1.593</v>
       </c>
       <c r="J72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:10">
       <c r="A73" t="s">
-        <v>349</v>
+        <v>297</v>
       </c>
       <c r="B73" t="s">
-        <v>350</v>
+        <v>298</v>
       </c>
       <c r="C73" t="s">
-        <v>351</v>
+        <v>299</v>
       </c>
       <c r="D73" t="s">
-        <v>352</v>
+        <v>300</v>
       </c>
       <c r="E73" t="s">
-        <v>353</v>
+        <v>301</v>
       </c>
       <c r="F73" t="s">
-        <v>276</v>
+        <v>267</v>
       </c>
       <c r="G73" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-        <v>52</v>
+        <v>58</v>
+      </c>
+      <c r="H73">
+        <v>0.45</v>
       </c>
       <c r="J73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:10">
       <c r="A74" t="s">
-        <v>354</v>
+        <v>302</v>
       </c>
       <c r="B74" t="s">
-        <v>355</v>
+        <v>303</v>
       </c>
       <c r="C74" t="s">
-        <v>356</v>
+        <v>304</v>
       </c>
       <c r="D74" t="s">
-        <v>108</v>
+        <v>91</v>
       </c>
       <c r="E74" t="s">
-        <v>357</v>
+        <v>305</v>
       </c>
       <c r="F74" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="G74" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>358</v>
+        <v>27</v>
+      </c>
+      <c r="H74">
+        <v>0.631</v>
       </c>
       <c r="J74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:10">
       <c r="A75" t="s">
-        <v>359</v>
+        <v>306</v>
       </c>
       <c r="B75" t="s">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="C75" t="s">
-        <v>360</v>
+        <v>307</v>
       </c>
       <c r="D75" t="s">
-        <v>124</v>
+        <v>106</v>
       </c>
       <c r="E75" t="s">
-        <v>361</v>
+        <v>308</v>
       </c>
       <c r="F75" t="s">
-        <v>362</v>
+        <v>309</v>
       </c>
       <c r="G75" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-        <v>104</v>
+        <v>58</v>
+      </c>
+      <c r="H75">
+        <v>0.675</v>
       </c>
       <c r="J75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:10">
       <c r="A76" t="s">
-        <v>363</v>
+        <v>310</v>
       </c>
       <c r="B76" t="s">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="C76" t="s">
-        <v>364</v>
+        <v>311</v>
       </c>
       <c r="D76" t="s">
-        <v>108</v>
+        <v>91</v>
       </c>
       <c r="E76" t="s">
-        <v>365</v>
+        <v>312</v>
       </c>
       <c r="F76" t="s">
-        <v>366</v>
+        <v>313</v>
       </c>
       <c r="G76" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>367</v>
+        <v>41</v>
+      </c>
+      <c r="H76">
+        <v>0.7</v>
       </c>
       <c r="J76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:10">
       <c r="A77" t="s">
-        <v>368</v>
+        <v>314</v>
       </c>
       <c r="B77" t="s">
-        <v>369</v>
+        <v>315</v>
       </c>
       <c r="C77" t="s">
-        <v>370</v>
+        <v>316</v>
       </c>
       <c r="D77" t="s">
-        <v>83</v>
+        <v>72</v>
       </c>
       <c r="E77" t="s">
-        <v>371</v>
+        <v>317</v>
       </c>
       <c r="F77" t="s">
-        <v>372</v>
+        <v>318</v>
       </c>
       <c r="G77" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>373</v>
+        <v>58</v>
+      </c>
+      <c r="H77">
+        <v>2.0</v>
       </c>
       <c r="J77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:10">
       <c r="A78" t="s">
-        <v>374</v>
+        <v>319</v>
       </c>
       <c r="B78" t="s">
-        <v>375</v>
+        <v>320</v>
       </c>
       <c r="C78" t="s">
-        <v>376</v>
+        <v>321</v>
       </c>
       <c r="D78" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="E78" t="s">
-        <v>377</v>
+        <v>322</v>
       </c>
       <c r="F78" t="s">
-        <v>378</v>
+        <v>323</v>
       </c>
       <c r="G78" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>292</v>
+        <v>31</v>
+      </c>
+      <c r="H78">
+        <v>0.0</v>
       </c>
       <c r="J78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:10">
       <c r="A79" t="s">
-        <v>379</v>
+        <v>324</v>
       </c>
       <c r="B79" t="s">
-        <v>380</v>
+        <v>325</v>
       </c>
       <c r="C79" t="s">
-        <v>381</v>
+        <v>326</v>
       </c>
       <c r="D79" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="E79" t="s">
-        <v>382</v>
+        <v>327</v>
       </c>
       <c r="F79" t="s">
-        <v>276</v>
+        <v>267</v>
       </c>
       <c r="G79" t="s">
         <v>16</v>
       </c>
-      <c r="H79" t="s">
-        <v>292</v>
+      <c r="H79">
+        <v>0.0</v>
       </c>
       <c r="J79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:10">
       <c r="A80" t="s">
-        <v>383</v>
+        <v>328</v>
       </c>
       <c r="B80" t="s">
-        <v>384</v>
+        <v>329</v>
       </c>
       <c r="C80" t="s">
-        <v>385</v>
+        <v>330</v>
       </c>
       <c r="D80" t="s">
-        <v>386</v>
+        <v>331</v>
       </c>
       <c r="E80" t="s">
-        <v>386</v>
+        <v>331</v>
       </c>
       <c r="F80" t="s">
-        <v>15</v>
+        <v>145</v>
       </c>
       <c r="G80" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>314</v>
+        <v>41</v>
+      </c>
+      <c r="H80">
+        <v>0.558</v>
       </c>
       <c r="J80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:10">
       <c r="A81" t="s">
-        <v>387</v>
+        <v>332</v>
       </c>
       <c r="B81" t="s">
         <v>11</v>
       </c>
       <c r="C81" t="s">
-        <v>388</v>
+        <v>333</v>
       </c>
       <c r="D81" t="s">
-        <v>389</v>
+        <v>334</v>
       </c>
       <c r="E81" t="s">
-        <v>390</v>
+        <v>335</v>
       </c>
       <c r="F81" t="s">
+        <v>19</v>
+      </c>
+      <c r="G81" t="s">
         <v>20</v>
       </c>
-      <c r="G81" t="s">
-[...3 lines deleted...]
-        <v>391</v>
+      <c r="H81">
+        <v>0.616</v>
       </c>
       <c r="J81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:10">
       <c r="A82" t="s">
-        <v>392</v>
+        <v>336</v>
       </c>
       <c r="B82" t="s">
         <v>11</v>
       </c>
       <c r="C82" t="s">
-        <v>393</v>
+        <v>337</v>
       </c>
       <c r="D82" t="s">
-        <v>389</v>
+        <v>334</v>
       </c>
       <c r="E82" t="s">
-        <v>394</v>
+        <v>338</v>
       </c>
       <c r="F82" t="s">
-        <v>395</v>
+        <v>339</v>
       </c>
       <c r="G82" t="s">
-        <v>159</v>
-[...2 lines deleted...]
-        <v>396</v>
+        <v>27</v>
+      </c>
+      <c r="H82">
+        <v>0.468</v>
       </c>
       <c r="J82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:10">
       <c r="A83" t="s">
-        <v>397</v>
+        <v>340</v>
       </c>
       <c r="B83" t="s">
-        <v>398</v>
+        <v>341</v>
       </c>
       <c r="C83" t="s">
-        <v>399</v>
+        <v>342</v>
       </c>
       <c r="D83" t="s">
-        <v>208</v>
+        <v>175</v>
       </c>
       <c r="E83" t="s">
-        <v>208</v>
+        <v>175</v>
       </c>
       <c r="F83" t="s">
-        <v>318</v>
+        <v>36</v>
       </c>
       <c r="G83" t="s">
         <v>16</v>
       </c>
-      <c r="H83" t="s">
-        <v>52</v>
+      <c r="H83">
+        <v>0.45</v>
       </c>
       <c r="J83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:10">
       <c r="A84" t="s">
-        <v>400</v>
+        <v>343</v>
       </c>
       <c r="B84" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="C84" t="s">
-        <v>401</v>
+        <v>344</v>
       </c>
       <c r="D84" t="s">
-        <v>402</v>
+        <v>345</v>
       </c>
       <c r="E84" t="s">
-        <v>403</v>
+        <v>346</v>
       </c>
       <c r="F84" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="G84" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-        <v>404</v>
+        <v>58</v>
+      </c>
+      <c r="H84">
+        <v>0.625</v>
       </c>
       <c r="J84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:10">
       <c r="A85" t="s">
-        <v>405</v>
+        <v>347</v>
       </c>
       <c r="B85" t="s">
         <v>11</v>
       </c>
       <c r="C85" t="s">
-        <v>406</v>
+        <v>348</v>
       </c>
       <c r="D85" t="s">
-        <v>402</v>
+        <v>345</v>
       </c>
       <c r="E85" t="s">
-        <v>407</v>
+        <v>349</v>
       </c>
       <c r="F85" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="G85" t="s">
-        <v>408</v>
-[...2 lines deleted...]
-        <v>409</v>
+        <v>350</v>
+      </c>
+      <c r="H85">
+        <v>0.481</v>
       </c>
       <c r="J85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:10">
       <c r="A86" t="s">
-        <v>405</v>
+        <v>347</v>
       </c>
       <c r="B86" t="s">
-        <v>410</v>
+        <v>351</v>
       </c>
       <c r="C86" t="s">
-        <v>411</v>
+        <v>352</v>
       </c>
       <c r="D86" t="s">
-        <v>96</v>
+        <v>82</v>
       </c>
       <c r="E86" t="s">
-        <v>412</v>
+        <v>353</v>
       </c>
       <c r="F86" t="s">
-        <v>85</v>
+        <v>47</v>
       </c>
       <c r="G86" t="s">
-        <v>413</v>
-[...2 lines deleted...]
-        <v>120</v>
+        <v>27</v>
+      </c>
+      <c r="H86">
+        <v>0.432</v>
       </c>
       <c r="J86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:10">
       <c r="A87" t="s">
-        <v>414</v>
+        <v>354</v>
       </c>
       <c r="B87" t="s">
-        <v>415</v>
+        <v>355</v>
       </c>
       <c r="C87" t="s">
-        <v>416</v>
+        <v>356</v>
       </c>
       <c r="D87" t="s">
-        <v>124</v>
+        <v>106</v>
       </c>
       <c r="E87" t="s">
-        <v>128</v>
+        <v>109</v>
       </c>
       <c r="F87" t="s">
-        <v>276</v>
+        <v>267</v>
       </c>
       <c r="G87" t="s">
         <v>16</v>
       </c>
-      <c r="H87" t="s">
-        <v>292</v>
+      <c r="H87">
+        <v>0.0</v>
       </c>
       <c r="J87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:10">
       <c r="A88" t="s">
-        <v>417</v>
+        <v>357</v>
       </c>
       <c r="B88" t="s">
-        <v>418</v>
+        <v>358</v>
       </c>
       <c r="C88" t="s">
-        <v>419</v>
+        <v>359</v>
       </c>
       <c r="D88" t="s">
-        <v>279</v>
+        <v>236</v>
       </c>
       <c r="E88" t="s">
-        <v>420</v>
+        <v>360</v>
       </c>
       <c r="F88" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="G88" t="s">
-        <v>413</v>
-[...2 lines deleted...]
-        <v>421</v>
+        <v>97</v>
+      </c>
+      <c r="H88">
+        <v>0.774</v>
       </c>
       <c r="J88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:10">
       <c r="A89" t="s">
-        <v>422</v>
+        <v>361</v>
       </c>
       <c r="B89" t="s">
-        <v>423</v>
+        <v>362</v>
       </c>
       <c r="C89" t="s">
-        <v>424</v>
+        <v>363</v>
       </c>
       <c r="D89" t="s">
-        <v>196</v>
+        <v>165</v>
       </c>
       <c r="E89" t="s">
-        <v>197</v>
+        <v>166</v>
       </c>
       <c r="F89" t="s">
-        <v>425</v>
+        <v>47</v>
       </c>
       <c r="G89" t="s">
-        <v>426</v>
-[...2 lines deleted...]
-        <v>140</v>
+        <v>31</v>
+      </c>
+      <c r="H89">
+        <v>0.3</v>
       </c>
       <c r="J89">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>